--- v1 (2026-02-15)
+++ v2 (2026-04-16)
@@ -7,68 +7,68 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="21029"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Opeo_store\opeo\КОМИТЕТ КОНТРОЛЯ\Отчетность в Росреестр и для сайта ОПЭО по проверкам\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{48720384-64CF-4729-A730-7AB7B4F583FC}" xr6:coauthVersionLast="40" xr6:coauthVersionMax="40" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4B4A9A2D-DA8E-4EB4-B5B9-8146A5E4D39D}" xr6:coauthVersionLast="40" xr6:coauthVersionMax="40" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="1785" windowWidth="14805" windowHeight="6330" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="2" r:id="rId2"/>
     <sheet name="Лист3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Лист1!$A$4:$BJ$208</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Лист1!$A$4:$BJ$210</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1035" uniqueCount="589">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1048" uniqueCount="596">
   <si>
     <t>Информация о жалобах, поступивших в МСНО - НП "ОПЭО" с 22.07.2014 г.</t>
   </si>
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Ф.И.О. оценщика</t>
   </si>
   <si>
     <t xml:space="preserve">реестр. № </t>
   </si>
   <si>
     <t xml:space="preserve">Дата поступления </t>
   </si>
   <si>
     <t>Предмет жалобы</t>
   </si>
   <si>
     <t>Срок и результат рассмотрения</t>
   </si>
   <si>
     <t>Применение меры дисциплинарного воздействия</t>
   </si>
   <si>
@@ -1790,51 +1790,72 @@
   <si>
     <t>1) Отложить рассмотрение дела до 31.10.2025 (Протокол № 09/25 от 02.10.2025). 2) Прекратить процедуру рассмотрения дела о применении меры дисциплинарного воздействия в связи с отсутствием правовых оснований для рассмотрения жалобы по существу (Протокол № 10/25 от 06.11.2025)</t>
   </si>
   <si>
     <t>Установлено отсутствие правовых оснований для рассмотрения данного вопроса по существу</t>
   </si>
   <si>
     <t>Предупреждение (Протокол ДК №10/25 от 06.11.2025)</t>
   </si>
   <si>
     <t>Коровина И.М.</t>
   </si>
   <si>
     <t>1664.33</t>
   </si>
   <si>
     <t>20.11.2025-26.12.2025</t>
   </si>
   <si>
     <t>Педан А.П.</t>
   </si>
   <si>
     <t>1266.64</t>
   </si>
   <si>
-    <t>19.01.2026-</t>
+    <t>19.01.2026-02.03.2026 Передано в ДК</t>
+  </si>
+  <si>
+    <t>Предупреждение (Протокол ДК №03/26 от 12.03.2026)</t>
+  </si>
+  <si>
+    <t>Зверев Д.А</t>
+  </si>
+  <si>
+    <t>1353.77</t>
+  </si>
+  <si>
+    <t>23.03.2026-</t>
+  </si>
+  <si>
+    <t>10.04.2026-</t>
+  </si>
+  <si>
+    <t>Рындин Д.А.</t>
+  </si>
+  <si>
+    <t>1399.77</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Arial Rounded MT Bold"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
@@ -1923,51 +1944,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -2015,50 +2036,51 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
@@ -2405,54 +2427,54 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:BJ209"/>
+  <dimension ref="A1:BJ212"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A199" workbookViewId="0">
-      <selection activeCell="G209" sqref="G209"/>
+    <sheetView tabSelected="1" topLeftCell="A201" workbookViewId="0">
+      <selection activeCell="B213" sqref="B213"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4.7109375" customWidth="1"/>
     <col min="2" max="2" width="17" customWidth="1"/>
     <col min="3" max="3" width="8.42578125" customWidth="1"/>
     <col min="4" max="4" width="18.42578125" customWidth="1"/>
     <col min="5" max="5" width="22" customWidth="1"/>
     <col min="6" max="6" width="18.42578125" customWidth="1"/>
     <col min="7" max="7" width="37.28515625" customWidth="1"/>
     <col min="8" max="8" width="61.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="D1" s="29"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="4"/>
       <c r="B2" s="28" t="s">
@@ -7244,54 +7266,119 @@
         <v>585</v>
       </c>
       <c r="G208" s="14" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="209" spans="1:7" ht="36">
       <c r="A209" s="26">
         <v>205</v>
       </c>
       <c r="B209" s="12" t="s">
         <v>586</v>
       </c>
       <c r="C209" s="19" t="s">
         <v>587</v>
       </c>
       <c r="D209" s="7">
         <v>46035</v>
       </c>
       <c r="E209" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F209" s="7" t="s">
         <v>588</v>
       </c>
-      <c r="G209" s="14"/>
+      <c r="G209" s="14" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="210" spans="1:7" ht="36">
+      <c r="A210" s="26">
+        <v>206</v>
+      </c>
+      <c r="B210" s="12" t="s">
+        <v>590</v>
+      </c>
+      <c r="C210" s="19" t="s">
+        <v>591</v>
+      </c>
+      <c r="D210" s="7">
+        <v>46099</v>
+      </c>
+      <c r="E210" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="F210" s="7" t="s">
+        <v>592</v>
+      </c>
+      <c r="G210" s="14"/>
+    </row>
+    <row r="211" spans="1:7" ht="36">
+      <c r="A211" s="26">
+        <v>207</v>
+      </c>
+      <c r="B211" s="12" t="s">
+        <v>472</v>
+      </c>
+      <c r="C211" s="19" t="s">
+        <v>473</v>
+      </c>
+      <c r="D211" s="7">
+        <v>46119</v>
+      </c>
+      <c r="E211" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="F211" s="7" t="s">
+        <v>593</v>
+      </c>
+      <c r="G211" s="33"/>
+    </row>
+    <row r="212" spans="1:7" ht="36">
+      <c r="A212" s="26">
+        <v>208</v>
+      </c>
+      <c r="B212" s="12" t="s">
+        <v>594</v>
+      </c>
+      <c r="C212" s="19" t="s">
+        <v>595</v>
+      </c>
+      <c r="D212" s="7">
+        <v>46119</v>
+      </c>
+      <c r="E212" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="F212" s="7" t="s">
+        <v>593</v>
+      </c>
+      <c r="G212" s="33"/>
     </row>
   </sheetData>
-  <autoFilter ref="A4:BJ208" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
+  <autoFilter ref="A4:BJ210" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>