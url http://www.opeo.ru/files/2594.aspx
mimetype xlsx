--- v2 (2026-04-16)
+++ v3 (2026-06-16)
@@ -1,74 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="21029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Opeo_store\opeo\КОМИТЕТ КОНТРОЛЯ\Отчетность в Росреестр и для сайта ОПЭО по проверкам\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4B4A9A2D-DA8E-4EB4-B5B9-8146A5E4D39D}" xr6:coauthVersionLast="40" xr6:coauthVersionMax="40" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{326D89FC-4688-4269-B21E-A8580C0CB456}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="240" yWindow="1785" windowWidth="14805" windowHeight="6330" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="2" r:id="rId2"/>
     <sheet name="Лист3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Лист1!$A$4:$BJ$210</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1048" uniqueCount="596">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1056" uniqueCount="600">
   <si>
     <t>Информация о жалобах, поступивших в МСНО - НП "ОПЭО" с 22.07.2014 г.</t>
   </si>
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Ф.И.О. оценщика</t>
   </si>
   <si>
     <t xml:space="preserve">реестр. № </t>
   </si>
   <si>
     <t xml:space="preserve">Дата поступления </t>
   </si>
   <si>
     <t>Предмет жалобы</t>
   </si>
   <si>
     <t>Срок и результат рассмотрения</t>
   </si>
   <si>
     <t>Применение меры дисциплинарного воздействия</t>
   </si>
   <si>
@@ -1802,60 +1802,72 @@
   <si>
     <t>1664.33</t>
   </si>
   <si>
     <t>20.11.2025-26.12.2025</t>
   </si>
   <si>
     <t>Педан А.П.</t>
   </si>
   <si>
     <t>1266.64</t>
   </si>
   <si>
     <t>19.01.2026-02.03.2026 Передано в ДК</t>
   </si>
   <si>
     <t>Предупреждение (Протокол ДК №03/26 от 12.03.2026)</t>
   </si>
   <si>
     <t>Зверев Д.А</t>
   </si>
   <si>
     <t>1353.77</t>
   </si>
   <si>
-    <t>23.03.2026-</t>
-[...4 lines deleted...]
-  <si>
     <t>Рындин Д.А.</t>
   </si>
   <si>
     <t>1399.77</t>
+  </si>
+  <si>
+    <t>10.04.2026-17.04.2026</t>
+  </si>
+  <si>
+    <t>23.03.2026-30.04.2026 Передано в ДК</t>
+  </si>
+  <si>
+    <t>Коваль Д.С.</t>
+  </si>
+  <si>
+    <t>1346.12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) Предписание устранить выявленные нарушения в срок до 11.06.2026 (Протокол ДК № 07/26 от 14.05.2026); </t>
+  </si>
+  <si>
+    <t>29.04.2026-28.05.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Arial Rounded MT Bold"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
@@ -2036,51 +2048,53 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
@@ -2127,91 +2141,91 @@
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office 2013–2022">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2273,51 +2287,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -2415,66 +2429,66 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:BJ212"/>
+  <dimension ref="A1:BJ213"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A201" workbookViewId="0">
-      <selection activeCell="B213" sqref="B213"/>
+    <sheetView tabSelected="1" topLeftCell="A203" workbookViewId="0">
+      <selection activeCell="A214" sqref="A214"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4.7109375" customWidth="1"/>
     <col min="2" max="2" width="17" customWidth="1"/>
     <col min="3" max="3" width="8.42578125" customWidth="1"/>
     <col min="4" max="4" width="18.42578125" customWidth="1"/>
     <col min="5" max="5" width="22" customWidth="1"/>
     <col min="6" max="6" width="18.42578125" customWidth="1"/>
     <col min="7" max="7" width="37.28515625" customWidth="1"/>
     <col min="8" max="8" width="61.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="D1" s="29"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="4"/>
       <c r="B2" s="28" t="s">
@@ -7287,95 +7301,124 @@
       </c>
       <c r="F209" s="7" t="s">
         <v>588</v>
       </c>
       <c r="G209" s="14" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="210" spans="1:7" ht="36">
       <c r="A210" s="26">
         <v>206</v>
       </c>
       <c r="B210" s="12" t="s">
         <v>590</v>
       </c>
       <c r="C210" s="19" t="s">
         <v>591</v>
       </c>
       <c r="D210" s="7">
         <v>46099</v>
       </c>
       <c r="E210" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F210" s="7" t="s">
-        <v>592</v>
-[...1 lines deleted...]
-      <c r="G210" s="14"/>
+        <v>595</v>
+      </c>
+      <c r="G210" s="14" t="s">
+        <v>598</v>
+      </c>
     </row>
     <row r="211" spans="1:7" ht="36">
       <c r="A211" s="26">
         <v>207</v>
       </c>
       <c r="B211" s="12" t="s">
         <v>472</v>
       </c>
       <c r="C211" s="19" t="s">
         <v>473</v>
       </c>
       <c r="D211" s="7">
         <v>46119</v>
       </c>
       <c r="E211" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F211" s="7" t="s">
-        <v>593</v>
-[...1 lines deleted...]
-      <c r="G211" s="33"/>
+        <v>594</v>
+      </c>
+      <c r="G211" s="14" t="s">
+        <v>317</v>
+      </c>
     </row>
     <row r="212" spans="1:7" ht="36">
       <c r="A212" s="26">
         <v>208</v>
       </c>
       <c r="B212" s="12" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
       <c r="C212" s="19" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="D212" s="7">
         <v>46119</v>
       </c>
       <c r="E212" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F212" s="7" t="s">
-        <v>593</v>
-[...1 lines deleted...]
-      <c r="G212" s="33"/>
+        <v>594</v>
+      </c>
+      <c r="G212" s="14" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="213" spans="1:7" ht="36">
+      <c r="A213" s="33">
+        <v>209</v>
+      </c>
+      <c r="B213" s="12" t="s">
+        <v>596</v>
+      </c>
+      <c r="C213" s="19" t="s">
+        <v>597</v>
+      </c>
+      <c r="D213" s="7">
+        <v>46132</v>
+      </c>
+      <c r="E213" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="F213" s="7" t="s">
+        <v>599</v>
+      </c>
+      <c r="G213" s="14" t="s">
+        <v>317</v>
+      </c>
     </row>
   </sheetData>
   <autoFilter ref="A4:BJ210" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>