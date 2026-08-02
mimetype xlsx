--- v3 (2026-06-16)
+++ v4 (2026-08-02)
@@ -7,68 +7,68 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Opeo_store\opeo\КОМИТЕТ КОНТРОЛЯ\Отчетность в Росреестр и для сайта ОПЭО по проверкам\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{326D89FC-4688-4269-B21E-A8580C0CB456}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A05E211D-1D88-4F99-A96D-52A729110370}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="2" r:id="rId2"/>
     <sheet name="Лист3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Лист1!$A$4:$BJ$210</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Лист1!$A$4:$BJ$213</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1056" uniqueCount="600">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1060" uniqueCount="601">
   <si>
     <t>Информация о жалобах, поступивших в МСНО - НП "ОПЭО" с 22.07.2014 г.</t>
   </si>
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Ф.И.О. оценщика</t>
   </si>
   <si>
     <t xml:space="preserve">реестр. № </t>
   </si>
   <si>
     <t xml:space="preserve">Дата поступления </t>
   </si>
   <si>
     <t>Предмет жалобы</t>
   </si>
   <si>
     <t>Срок и результат рассмотрения</t>
   </si>
   <si>
     <t>Применение меры дисциплинарного воздействия</t>
   </si>
   <si>
@@ -1820,54 +1820,57 @@
   <si>
     <t>Зверев Д.А</t>
   </si>
   <si>
     <t>1353.77</t>
   </si>
   <si>
     <t>Рындин Д.А.</t>
   </si>
   <si>
     <t>1399.77</t>
   </si>
   <si>
     <t>10.04.2026-17.04.2026</t>
   </si>
   <si>
     <t>23.03.2026-30.04.2026 Передано в ДК</t>
   </si>
   <si>
     <t>Коваль Д.С.</t>
   </si>
   <si>
     <t>1346.12</t>
   </si>
   <si>
-    <t xml:space="preserve">1) Предписание устранить выявленные нарушения в срок до 11.06.2026 (Протокол ДК № 07/26 от 14.05.2026); </t>
-[...1 lines deleted...]
-  <si>
     <t>29.04.2026-28.05.2026</t>
+  </si>
+  <si>
+    <t>1) Предписание устранить выявленные нарушения в срок до 11.06.2026 (Протокол ДК № 07/26 от 14.05.2026); 2) Мера исполнена (Протокол ДК № 09/26 от 25.06.2026).</t>
+  </si>
+  <si>
+    <t>31.07.2026-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Arial Rounded MT Bold"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
@@ -2441,54 +2444,54 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:BJ213"/>
+  <dimension ref="A1:BJ214"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A203" workbookViewId="0">
-      <selection activeCell="A214" sqref="A214"/>
+    <sheetView tabSelected="1" topLeftCell="A202" workbookViewId="0">
+      <selection activeCell="G214" sqref="G214"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4.7109375" customWidth="1"/>
     <col min="2" max="2" width="17" customWidth="1"/>
     <col min="3" max="3" width="8.42578125" customWidth="1"/>
     <col min="4" max="4" width="18.42578125" customWidth="1"/>
     <col min="5" max="5" width="22" customWidth="1"/>
     <col min="6" max="6" width="18.42578125" customWidth="1"/>
     <col min="7" max="7" width="37.28515625" customWidth="1"/>
     <col min="8" max="8" width="61.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="D1" s="29"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="4"/>
       <c r="B2" s="28" t="s">
@@ -7284,71 +7287,71 @@
       </c>
     </row>
     <row r="209" spans="1:7" ht="36">
       <c r="A209" s="26">
         <v>205</v>
       </c>
       <c r="B209" s="12" t="s">
         <v>586</v>
       </c>
       <c r="C209" s="19" t="s">
         <v>587</v>
       </c>
       <c r="D209" s="7">
         <v>46035</v>
       </c>
       <c r="E209" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F209" s="7" t="s">
         <v>588</v>
       </c>
       <c r="G209" s="14" t="s">
         <v>589</v>
       </c>
     </row>
-    <row r="210" spans="1:7" ht="36">
+    <row r="210" spans="1:7" ht="45">
       <c r="A210" s="26">
         <v>206</v>
       </c>
       <c r="B210" s="12" t="s">
         <v>590</v>
       </c>
       <c r="C210" s="19" t="s">
         <v>591</v>
       </c>
       <c r="D210" s="7">
         <v>46099</v>
       </c>
       <c r="E210" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F210" s="7" t="s">
         <v>595</v>
       </c>
-      <c r="G210" s="14" t="s">
-        <v>598</v>
+      <c r="G210" s="30" t="s">
+        <v>599</v>
       </c>
     </row>
     <row r="211" spans="1:7" ht="36">
       <c r="A211" s="26">
         <v>207</v>
       </c>
       <c r="B211" s="12" t="s">
         <v>472</v>
       </c>
       <c r="C211" s="19" t="s">
         <v>473</v>
       </c>
       <c r="D211" s="7">
         <v>46119</v>
       </c>
       <c r="E211" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F211" s="7" t="s">
         <v>594</v>
       </c>
       <c r="G211" s="14" t="s">
         <v>317</v>
       </c>
     </row>
@@ -7370,58 +7373,79 @@
       </c>
       <c r="F212" s="7" t="s">
         <v>594</v>
       </c>
       <c r="G212" s="14" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="213" spans="1:7" ht="36">
       <c r="A213" s="33">
         <v>209</v>
       </c>
       <c r="B213" s="12" t="s">
         <v>596</v>
       </c>
       <c r="C213" s="19" t="s">
         <v>597</v>
       </c>
       <c r="D213" s="7">
         <v>46132</v>
       </c>
       <c r="E213" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F213" s="7" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="G213" s="14" t="s">
         <v>317</v>
       </c>
     </row>
+    <row r="214" spans="1:7" ht="36">
+      <c r="A214" s="26">
+        <v>210</v>
+      </c>
+      <c r="B214" s="12" t="s">
+        <v>564</v>
+      </c>
+      <c r="C214" s="19" t="s">
+        <v>565</v>
+      </c>
+      <c r="D214" s="7">
+        <v>46233</v>
+      </c>
+      <c r="E214" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="F214" s="7" t="s">
+        <v>600</v>
+      </c>
+      <c r="G214" s="14"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A4:BJ210" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
+  <autoFilter ref="A4:BJ213" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>