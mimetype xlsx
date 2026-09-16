--- v4 (2026-08-02)
+++ v5 (2026-09-16)
@@ -7,68 +7,81 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Opeo_store\opeo\КОМИТЕТ КОНТРОЛЯ\Отчетность в Росреестр и для сайта ОПЭО по проверкам\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A05E211D-1D88-4F99-A96D-52A729110370}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0EA95D9A-72A7-48F0-866C-08AF59EF066E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="2" r:id="rId2"/>
     <sheet name="Лист3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Лист1!$A$4:$BJ$213</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" refMode="R1C1"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1060" uniqueCount="601">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1068" uniqueCount="605">
   <si>
     <t>Информация о жалобах, поступивших в МСНО - НП "ОПЭО" с 22.07.2014 г.</t>
   </si>
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Ф.И.О. оценщика</t>
   </si>
   <si>
     <t xml:space="preserve">реестр. № </t>
   </si>
   <si>
     <t xml:space="preserve">Дата поступления </t>
   </si>
   <si>
     <t>Предмет жалобы</t>
   </si>
   <si>
     <t>Срок и результат рассмотрения</t>
   </si>
   <si>
     <t>Применение меры дисциплинарного воздействия</t>
   </si>
   <si>
@@ -1826,51 +1839,63 @@
   <si>
     <t>Рындин Д.А.</t>
   </si>
   <si>
     <t>1399.77</t>
   </si>
   <si>
     <t>10.04.2026-17.04.2026</t>
   </si>
   <si>
     <t>23.03.2026-30.04.2026 Передано в ДК</t>
   </si>
   <si>
     <t>Коваль Д.С.</t>
   </si>
   <si>
     <t>1346.12</t>
   </si>
   <si>
     <t>29.04.2026-28.05.2026</t>
   </si>
   <si>
     <t>1) Предписание устранить выявленные нарушения в срок до 11.06.2026 (Протокол ДК № 07/26 от 14.05.2026); 2) Мера исполнена (Протокол ДК № 09/26 от 25.06.2026).</t>
   </si>
   <si>
-    <t>31.07.2026-</t>
+    <t>Белый В.В.</t>
+  </si>
+  <si>
+    <t>1437.77</t>
+  </si>
+  <si>
+    <t>14.08.2026-</t>
+  </si>
+  <si>
+    <t>Рязанцева О.В.</t>
+  </si>
+  <si>
+    <t>31.07.2026-04.09.2026 Передано в ДК</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Arial Rounded MT Bold"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
@@ -2444,54 +2469,54 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:BJ214"/>
+  <dimension ref="A1:BJ216"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A202" workbookViewId="0">
-      <selection activeCell="G214" sqref="G214"/>
+    <sheetView tabSelected="1" topLeftCell="A205" workbookViewId="0">
+      <selection activeCell="B217" sqref="B217"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4.7109375" customWidth="1"/>
     <col min="2" max="2" width="17" customWidth="1"/>
     <col min="3" max="3" width="8.42578125" customWidth="1"/>
     <col min="4" max="4" width="18.42578125" customWidth="1"/>
     <col min="5" max="5" width="22" customWidth="1"/>
     <col min="6" max="6" width="18.42578125" customWidth="1"/>
     <col min="7" max="7" width="37.28515625" customWidth="1"/>
     <col min="8" max="8" width="61.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="D1" s="29"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="4"/>
       <c r="B2" s="28" t="s">
@@ -7396,53 +7421,95 @@
       </c>
       <c r="F213" s="7" t="s">
         <v>598</v>
       </c>
       <c r="G213" s="14" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="214" spans="1:7" ht="36">
       <c r="A214" s="26">
         <v>210</v>
       </c>
       <c r="B214" s="12" t="s">
         <v>564</v>
       </c>
       <c r="C214" s="19" t="s">
         <v>565</v>
       </c>
       <c r="D214" s="7">
         <v>46233</v>
       </c>
       <c r="E214" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F214" s="7" t="s">
+        <v>604</v>
+      </c>
+      <c r="G214" s="14"/>
+    </row>
+    <row r="215" spans="1:7" ht="36">
+      <c r="A215" s="26">
+        <v>211</v>
+      </c>
+      <c r="B215" s="12" t="s">
         <v>600</v>
       </c>
-      <c r="G214" s="14"/>
+      <c r="C215" s="19" t="s">
+        <v>601</v>
+      </c>
+      <c r="D215" s="7">
+        <v>46239</v>
+      </c>
+      <c r="E215" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="F215" s="7" t="s">
+        <v>602</v>
+      </c>
+      <c r="G215" s="14"/>
+    </row>
+    <row r="216" spans="1:7" ht="36">
+      <c r="A216" s="26">
+        <v>212</v>
+      </c>
+      <c r="B216" s="12" t="s">
+        <v>603</v>
+      </c>
+      <c r="C216" s="19" t="s">
+        <v>498</v>
+      </c>
+      <c r="D216" s="7">
+        <v>46239</v>
+      </c>
+      <c r="E216" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="F216" s="7" t="s">
+        <v>602</v>
+      </c>
+      <c r="G216" s="14"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:BJ213" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>